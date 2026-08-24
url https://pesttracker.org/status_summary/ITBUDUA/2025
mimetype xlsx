--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -612,54 +612,54 @@
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Washington</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>9</v>