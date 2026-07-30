--- v0 (2026-06-27)
+++ v1 (2026-07-30)
@@ -304,54 +304,54 @@
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Illinois</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Indiana</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>8</v>