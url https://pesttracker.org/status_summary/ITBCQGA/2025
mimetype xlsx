--- v1 (2026-07-30)
+++ v2 (2026-10-24)
@@ -500,54 +500,54 @@
         <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>North Carolina</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Ohio</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>5</v>