--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -248,54 +248,54 @@
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Illinois</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Iowa</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>1</v>
@@ -584,82 +584,82 @@
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>E. Tennessee</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>33</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Washington</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>13</v>