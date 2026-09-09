--- v0 (2026-05-31)
+++ v1 (2026-09-09)
@@ -640,54 +640,54 @@
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Pennsylvania</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Rhode Island</t>
         </is>
       </c>
       <c r="B19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="0" t="n">
         <v>5</v>
@@ -696,54 +696,54 @@
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>E. Tennessee</t>
         </is>
       </c>
       <c r="B20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="0" t="n">
         <v>1</v>