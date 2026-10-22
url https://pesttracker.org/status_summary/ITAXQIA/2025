--- v0 (2026-06-24)
+++ v1 (2026-10-22)
@@ -332,54 +332,54 @@
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Michigan</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Minnesota</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>8</v>
@@ -612,54 +612,54 @@
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Vermont</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>8</v>