--- v0 (2026-06-25)
+++ v1 (2026-08-20)
@@ -360,54 +360,54 @@
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Illinois</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Indiana</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>1</v>