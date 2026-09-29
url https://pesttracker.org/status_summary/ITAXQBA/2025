--- v1 (2026-08-20)
+++ v2 (2026-09-29)
@@ -836,54 +836,54 @@
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Virginia</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="0" t="n">
         <v>5</v>