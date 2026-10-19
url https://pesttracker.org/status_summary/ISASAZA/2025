--- v0 (2026-06-22)
+++ v1 (2026-10-19)
@@ -332,54 +332,54 @@
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Utah</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Virginia</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>1</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>0</v>