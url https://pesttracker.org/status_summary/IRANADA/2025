--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -441,57 +441,57 @@
         <v>13</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Massachusetts</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Michigan</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>7</v>
@@ -920,54 +920,54 @@
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Vermont</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>13</v>