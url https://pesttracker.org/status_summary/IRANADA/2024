--- v0 (2026-07-10)
+++ v1 (2026-08-20)
@@ -525,57 +525,57 @@
         <v>11</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Massachusetts</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>3</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Michigan</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>22</v>