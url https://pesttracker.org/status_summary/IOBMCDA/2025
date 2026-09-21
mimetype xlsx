--- v0 (2026-05-31)
+++ v1 (2026-09-21)
@@ -304,54 +304,54 @@
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Washington</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Wisconsin</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>2</v>