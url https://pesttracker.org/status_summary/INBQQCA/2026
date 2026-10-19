--- v0 (2026-06-22)
+++ v1 (2026-10-19)
@@ -192,54 +192,54 @@
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Florida</t>
         </is>
       </c>
       <c r="B2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Puerto Rico</t>
         </is>
       </c>
       <c r="B3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>8</v>