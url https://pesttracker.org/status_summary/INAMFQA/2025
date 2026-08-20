--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -220,54 +220,54 @@
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Hawaii</t>
         </is>
       </c>
       <c r="B3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Illinois</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>26</v>