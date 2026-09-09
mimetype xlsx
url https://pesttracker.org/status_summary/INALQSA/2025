--- v0 (2026-06-24)
+++ v1 (2026-09-09)
@@ -444,54 +444,54 @@
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Michigan</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Mississippi</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>20</v>