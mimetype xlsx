--- v0 (2026-06-22)
+++ v1 (2026-08-26)
@@ -248,54 +248,54 @@
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Indiana</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Louisiana</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>9</v>