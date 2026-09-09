--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -472,54 +472,54 @@
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Oklahoma</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>South Dakota</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>8</v>