--- v0 (2026-07-10)
+++ v1 (2026-08-20)
@@ -360,54 +360,54 @@
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Pennsylvania</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Rhode Island</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>5</v>